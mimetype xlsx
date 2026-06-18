--- v0 (2026-04-20)
+++ v1 (2026-06-18)
@@ -430,2102 +430,2940 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:P25"/>
+  <dimension ref="A1:S32"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
-    <col width="17" customWidth="1" min="1" max="1"/>
-    <col width="35" customWidth="1" min="2" max="2"/>
+    <col width="60" customWidth="1" min="1" max="1"/>
+    <col width="60" customWidth="1" min="2" max="2"/>
     <col width="29" customWidth="1" min="3" max="3"/>
     <col width="60" customWidth="1" min="4" max="4"/>
-    <col width="30" customWidth="1" min="5" max="5"/>
-    <col width="24" customWidth="1" min="6" max="6"/>
+    <col width="24" customWidth="1" min="5" max="5"/>
+    <col width="60" customWidth="1" min="6" max="6"/>
     <col width="12" customWidth="1" min="7" max="7"/>
-    <col width="41" customWidth="1" min="8" max="8"/>
-[...1 lines deleted...]
-    <col width="20" customWidth="1" min="10" max="10"/>
+    <col width="38" customWidth="1" min="8" max="8"/>
+    <col width="20" customWidth="1" min="9" max="9"/>
+    <col width="15" customWidth="1" min="10" max="10"/>
     <col width="60" customWidth="1" min="11" max="11"/>
-    <col width="18" customWidth="1" min="12" max="12"/>
-[...3 lines deleted...]
-    <col width="14" customWidth="1" min="16" max="16"/>
+    <col width="31" customWidth="1" min="12" max="12"/>
+    <col width="20" customWidth="1" min="13" max="13"/>
+    <col width="59" customWidth="1" min="14" max="14"/>
+    <col width="18" customWidth="1" min="15" max="15"/>
+    <col width="13" customWidth="1" min="16" max="16"/>
+    <col width="60" customWidth="1" min="17" max="17"/>
+    <col width="12" customWidth="1" min="18" max="18"/>
+    <col width="14" customWidth="1" min="19" max="19"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Company Name</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Website</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Address</t>
         </is>
       </c>
       <c r="D1" s="1" t="inlineStr">
         <is>
           <t>Description</t>
         </is>
       </c>
       <c r="E1" s="1" t="inlineStr">
         <is>
           <t>Person Name</t>
         </is>
       </c>
       <c r="F1" s="1" t="inlineStr">
         <is>
           <t>Role / Title</t>
         </is>
       </c>
       <c r="G1" s="1" t="inlineStr">
         <is>
           <t>Language</t>
         </is>
       </c>
       <c r="H1" s="1" t="inlineStr">
         <is>
           <t>Email (best)</t>
         </is>
       </c>
       <c r="I1" s="1" t="inlineStr">
         <is>
+          <t>Email Source</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Email Valid</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Email Detail</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
           <t>Email Alt.</t>
         </is>
       </c>
-      <c r="J1" s="1" t="inlineStr">
+      <c r="M1" s="1" t="inlineStr">
         <is>
           <t>Phone</t>
         </is>
       </c>
-      <c r="K1" s="1" t="inlineStr">
+      <c r="N1" s="1" t="inlineStr">
         <is>
           <t>LinkedIn URL</t>
         </is>
       </c>
-      <c r="L1" s="1" t="inlineStr">
+      <c r="O1" s="1" t="inlineStr">
         <is>
           <t>Openness Score</t>
         </is>
       </c>
-      <c r="M1" s="1" t="inlineStr">
+      <c r="P1" s="1" t="inlineStr">
         <is>
           <t>Status</t>
         </is>
       </c>
-      <c r="N1" s="1" t="inlineStr">
+      <c r="Q1" s="1" t="inlineStr">
         <is>
           <t>Source URL</t>
         </is>
       </c>
-      <c r="O1" s="1" t="inlineStr">
+      <c r="R1" s="1" t="inlineStr">
         <is>
           <t>Source</t>
         </is>
       </c>
-      <c r="P1" s="1" t="inlineStr">
+      <c r="S1" s="1" t="inlineStr">
         <is>
           <t>Found Date</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
+          <t>HYPOHAUS - Hypothek Offerten vergleichen lassen vom Experten.</t>
+        </is>
+      </c>
+      <c r="B2" s="2" t="inlineStr">
+        <is>
+          <t>https://hypohaus.ch/?utm_source=google_maps&amp;utm_medium=local_profile&amp;utm_campaign=website+button+click</t>
+        </is>
+      </c>
+      <c r="C2" s="2" t="inlineStr">
+        <is>
+          <t>9000 St</t>
+        </is>
+      </c>
+      <c r="D2" s="2" t="inlineStr">
+        <is>
+          <t>HYPOHAUS Zinsvergleich für Ihre Hypothek. Top Zinsen und Offerten. Kostenlose Beratung vom Experten. Jetzt anfragen und profitieren.</t>
+        </is>
+      </c>
+      <c r="E2" s="2" t="inlineStr">
+        <is>
+          <t>Claudio Näf</t>
+        </is>
+      </c>
+      <c r="F2" s="2" t="inlineStr">
+        <is>
+          <t>BSc Banking &amp; Finance Managing Partner</t>
+        </is>
+      </c>
+      <c r="G2" s="2" t="inlineStr">
+        <is>
+          <t>de</t>
+        </is>
+      </c>
+      <c r="H2" s="2" t="inlineStr">
+        <is>
+          <t>claudio.näf@hypohaus.ch</t>
+        </is>
+      </c>
+      <c r="I2" s="2" t="inlineStr">
+        <is>
+          <t>Pattern guess</t>
+        </is>
+      </c>
+      <c r="J2" s="2" t="inlineStr">
+        <is>
+          <t>unknown</t>
+        </is>
+      </c>
+      <c r="K2" s="2" t="inlineStr">
+        <is>
+          <t>SMTP connection failed: Timed out connecting to hypohaus-ch.mail.protection.outlook.com on port 25</t>
+        </is>
+      </c>
+      <c r="L2" s="2" t="inlineStr">
+        <is>
+          <t>claudio@hypohaus.ch</t>
+        </is>
+      </c>
+      <c r="M2" s="2" t="inlineStr">
+        <is>
+          <t>+41 71 228 20 80</t>
+        </is>
+      </c>
+      <c r="N2" s="2" t="inlineStr"/>
+      <c r="O2" s="2" t="n">
+        <v>0.5</v>
+      </c>
+      <c r="P2" s="2" t="inlineStr">
+        <is>
+          <t>qualified</t>
+        </is>
+      </c>
+      <c r="Q2" s="2" t="inlineStr">
+        <is>
+          <t>https://hypohaus.ch/kontakt/</t>
+        </is>
+      </c>
+      <c r="R2" s="2" t="inlineStr">
+        <is>
+          <t>pipeline</t>
+        </is>
+      </c>
+      <c r="S2" s="2" t="inlineStr">
+        <is>
+          <t>2026-05-14</t>
+        </is>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" t="inlineStr">
+        <is>
+          <t>Swiss insurance advisor for expats · Expat Savvy</t>
+        </is>
+      </c>
+      <c r="B3" t="inlineStr">
+        <is>
+          <t>https://expat-savvy.ch/</t>
+        </is>
+      </c>
+      <c r="C3" t="inlineStr">
+        <is>
+          <t>2022   Priya</t>
+        </is>
+      </c>
+      <c r="D3" t="inlineStr">
+        <is>
+          <t>Independent FINMA-registered insurance advice for English-speaking expats. Health, pension, tax. Operating since 2017 in Zürich. 4.8 / 52 verified Google Reviews.</t>
+        </is>
+      </c>
+      <c r="E3" t="inlineStr">
+        <is>
+          <t>Ben Wagner</t>
+        </is>
+      </c>
+      <c r="F3" t="inlineStr">
+        <is>
+          <t>Founder · Strategy &amp; partnerships</t>
+        </is>
+      </c>
+      <c r="G3" t="inlineStr">
+        <is>
+          <t>de</t>
+        </is>
+      </c>
+      <c r="H3" t="inlineStr">
+        <is>
+          <t>ben.wagner@expat-savvy.ch</t>
+        </is>
+      </c>
+      <c r="I3" t="inlineStr">
+        <is>
+          <t>Pattern guess</t>
+        </is>
+      </c>
+      <c r="J3" t="inlineStr">
+        <is>
+          <t>unknown</t>
+        </is>
+      </c>
+      <c r="K3" t="inlineStr">
+        <is>
+          <t>SMTP connection failed: Timed out connecting to aspmx.l.google.com on port 25</t>
+        </is>
+      </c>
+      <c r="L3" t="inlineStr">
+        <is>
+          <t>ben@expat-savvy.ch</t>
+        </is>
+      </c>
+      <c r="M3" t="inlineStr">
+        <is>
+          <t>+41 76 364 88 88</t>
+        </is>
+      </c>
+      <c r="N3" t="inlineStr"/>
+      <c r="O3" t="n">
+        <v>0.5</v>
+      </c>
+      <c r="P3" t="inlineStr">
+        <is>
+          <t>qualified</t>
+        </is>
+      </c>
+      <c r="Q3" t="inlineStr">
+        <is>
+          <t>https://expat-savvy.ch/about/</t>
+        </is>
+      </c>
+      <c r="R3" t="inlineStr">
+        <is>
+          <t>pipeline</t>
+        </is>
+      </c>
+      <c r="S3" t="inlineStr">
+        <is>
+          <t>2026-05-14</t>
+        </is>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4" s="2" t="inlineStr">
+        <is>
+          <t>HYPOHAUS - Hypothek Offerten vergleichen lassen vom Experten.</t>
+        </is>
+      </c>
+      <c r="B4" s="2" t="inlineStr">
+        <is>
+          <t>https://hypohaus.ch/?utm_source=google_maps&amp;utm_medium=local_profile&amp;utm_campaign=website+button+click</t>
+        </is>
+      </c>
+      <c r="C4" s="2" t="inlineStr">
+        <is>
+          <t>9000 St</t>
+        </is>
+      </c>
+      <c r="D4" s="2" t="inlineStr">
+        <is>
+          <t>HYPOHAUS Zinsvergleich für Ihre Hypothek. Top Zinsen und Offerten. Kostenlose Beratung vom Experten. Jetzt anfragen und profitieren.</t>
+        </is>
+      </c>
+      <c r="E4" s="2" t="inlineStr">
+        <is>
+          <t>Iva Nesic</t>
+        </is>
+      </c>
+      <c r="F4" s="2" t="inlineStr">
+        <is>
+          <t>Sales Support</t>
+        </is>
+      </c>
+      <c r="G4" s="2" t="inlineStr">
+        <is>
+          <t>de</t>
+        </is>
+      </c>
+      <c r="H4" s="2" t="inlineStr">
+        <is>
+          <t>iva.nesic@hypohaus.ch</t>
+        </is>
+      </c>
+      <c r="I4" s="2" t="inlineStr">
+        <is>
+          <t>Pattern guess</t>
+        </is>
+      </c>
+      <c r="J4" s="2" t="inlineStr">
+        <is>
+          <t>valid</t>
+        </is>
+      </c>
+      <c r="K4" s="2" t="inlineStr">
+        <is>
+          <t>SMTP accepted (250)</t>
+        </is>
+      </c>
+      <c r="L4" s="2" t="inlineStr">
+        <is>
+          <t>iva@hypohaus.ch</t>
+        </is>
+      </c>
+      <c r="M4" s="2" t="inlineStr">
+        <is>
+          <t>+41 71 228 20 80</t>
+        </is>
+      </c>
+      <c r="N4" s="2" t="inlineStr"/>
+      <c r="O4" s="2" t="n">
+        <v>0.45</v>
+      </c>
+      <c r="P4" s="2" t="inlineStr">
+        <is>
+          <t>qualified</t>
+        </is>
+      </c>
+      <c r="Q4" s="2" t="inlineStr">
+        <is>
+          <t>https://hypohaus.ch/en/kontakt/</t>
+        </is>
+      </c>
+      <c r="R4" s="2" t="inlineStr">
+        <is>
+          <t>pipeline</t>
+        </is>
+      </c>
+      <c r="S4" s="2" t="inlineStr">
+        <is>
+          <t>2026-05-14</t>
+        </is>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5" t="inlineStr">
+        <is>
+          <t>We help you to finance residential property</t>
+        </is>
+      </c>
+      <c r="B5" t="inlineStr">
+        <is>
+          <t>https://www.maerki-baumann.ch/en/private-clients/mortgages</t>
+        </is>
+      </c>
+      <c r="C5" t="inlineStr">
+        <is>
+          <t>8002 Zurich</t>
+        </is>
+      </c>
+      <c r="D5" t="inlineStr">
+        <is>
+          <t>We help you to finance residential property – apartments, single-family homes, multi-family dwellings or holiday homes – at attractive conditions.</t>
+        </is>
+      </c>
+      <c r="E5" t="inlineStr">
+        <is>
+          <t>Christian Kappes</t>
+        </is>
+      </c>
+      <c r="F5" t="inlineStr"/>
+      <c r="G5" t="inlineStr">
+        <is>
+          <t>en</t>
+        </is>
+      </c>
+      <c r="H5" t="inlineStr">
+        <is>
+          <t>christian.kappes@maerki-baumann.ch</t>
+        </is>
+      </c>
+      <c r="I5" t="inlineStr">
+        <is>
+          <t>Found on website</t>
+        </is>
+      </c>
+      <c r="J5" t="inlineStr">
+        <is>
+          <t>valid</t>
+        </is>
+      </c>
+      <c r="K5" t="inlineStr">
+        <is>
+          <t>SMTP accepted (250)</t>
+        </is>
+      </c>
+      <c r="L5" t="inlineStr">
+        <is>
+          <t>christian@maerki-baumann.ch</t>
+        </is>
+      </c>
+      <c r="M5" t="inlineStr">
+        <is>
+          <t>+41 44 286 25 72</t>
+        </is>
+      </c>
+      <c r="N5" t="inlineStr"/>
+      <c r="O5" t="n">
+        <v>0.3</v>
+      </c>
+      <c r="P5" t="inlineStr">
+        <is>
+          <t>rejected</t>
+        </is>
+      </c>
+      <c r="Q5" t="inlineStr">
+        <is>
+          <t>https://www.maerki-baumann.ch/en/private-clients/mortgages</t>
+        </is>
+      </c>
+      <c r="R5" t="inlineStr">
+        <is>
+          <t>pipeline</t>
+        </is>
+      </c>
+      <c r="S5" t="inlineStr">
+        <is>
+          <t>2026-05-14</t>
+        </is>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6" s="2" t="inlineStr">
+        <is>
+          <t>We help you to finance residential property</t>
+        </is>
+      </c>
+      <c r="B6" s="2" t="inlineStr">
+        <is>
+          <t>https://www.maerki-baumann.ch/en/private-clients/mortgages</t>
+        </is>
+      </c>
+      <c r="C6" s="2" t="inlineStr">
+        <is>
+          <t>8002 Zurich</t>
+        </is>
+      </c>
+      <c r="D6" s="2" t="inlineStr">
+        <is>
+          <t>We help you to finance residential property – apartments, single-family homes, multi-family dwellings or holiday homes – at attractive conditions.</t>
+        </is>
+      </c>
+      <c r="E6" s="2" t="inlineStr">
+        <is>
+          <t>Patrick Vogt</t>
+        </is>
+      </c>
+      <c r="F6" s="2" t="inlineStr"/>
+      <c r="G6" s="2" t="inlineStr">
+        <is>
+          <t>en</t>
+        </is>
+      </c>
+      <c r="H6" s="2" t="inlineStr">
+        <is>
+          <t>patrick.vogt@maerki-baumann.ch</t>
+        </is>
+      </c>
+      <c r="I6" s="2" t="inlineStr">
+        <is>
+          <t>Pattern guess</t>
+        </is>
+      </c>
+      <c r="J6" s="2" t="inlineStr">
+        <is>
+          <t>unknown</t>
+        </is>
+      </c>
+      <c r="K6" s="2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SMTP connection failed: Timed out connecting to maerkibaumann-ch01e.mail.protection.outlook.com on port </t>
+        </is>
+      </c>
+      <c r="L6" s="2" t="inlineStr">
+        <is>
+          <t>patrick@maerki-baumann.ch</t>
+        </is>
+      </c>
+      <c r="M6" s="2" t="inlineStr">
+        <is>
+          <t>+41 44 286 25 25</t>
+        </is>
+      </c>
+      <c r="N6" s="2" t="inlineStr"/>
+      <c r="O6" s="2" t="n">
+        <v>0.3</v>
+      </c>
+      <c r="P6" s="2" t="inlineStr">
+        <is>
+          <t>rejected</t>
+        </is>
+      </c>
+      <c r="Q6" s="2" t="inlineStr">
+        <is>
+          <t>https://www.maerki-baumann.ch/en/private-clients</t>
+        </is>
+      </c>
+      <c r="R6" s="2" t="inlineStr">
+        <is>
+          <t>pipeline</t>
+        </is>
+      </c>
+      <c r="S6" s="2" t="inlineStr">
+        <is>
+          <t>2026-05-14</t>
+        </is>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7" t="inlineStr">
+        <is>
+          <t>We help you to finance residential property</t>
+        </is>
+      </c>
+      <c r="B7" t="inlineStr">
+        <is>
+          <t>https://www.maerki-baumann.ch/en/private-clients/mortgages</t>
+        </is>
+      </c>
+      <c r="C7" t="inlineStr">
+        <is>
+          <t>8002 Zurich</t>
+        </is>
+      </c>
+      <c r="D7" t="inlineStr">
+        <is>
+          <t>We help you to finance residential property – apartments, single-family homes, multi-family dwellings or holiday homes – at attractive conditions.</t>
+        </is>
+      </c>
+      <c r="E7" t="inlineStr">
+        <is>
+          <t>Jörg Krämer</t>
+        </is>
+      </c>
+      <c r="F7" t="inlineStr"/>
+      <c r="G7" t="inlineStr">
+        <is>
+          <t>en</t>
+        </is>
+      </c>
+      <c r="H7" t="inlineStr">
+        <is>
+          <t>jörg.krämer@maerki-baumann.ch</t>
+        </is>
+      </c>
+      <c r="I7" t="inlineStr">
+        <is>
+          <t>Pattern guess</t>
+        </is>
+      </c>
+      <c r="J7" t="inlineStr">
+        <is>
+          <t>unknown</t>
+        </is>
+      </c>
+      <c r="K7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SMTP connection failed: Timed out connecting to maerkibaumann-ch01e.mail.protection.outlook.com on port </t>
+        </is>
+      </c>
+      <c r="L7" t="inlineStr">
+        <is>
+          <t>jörg@maerki-baumann.ch</t>
+        </is>
+      </c>
+      <c r="M7" t="inlineStr">
+        <is>
+          <t>+41 44 286 25 47</t>
+        </is>
+      </c>
+      <c r="N7" t="inlineStr"/>
+      <c r="O7" t="n">
+        <v>0.3</v>
+      </c>
+      <c r="P7" t="inlineStr">
+        <is>
+          <t>rejected</t>
+        </is>
+      </c>
+      <c r="Q7" t="inlineStr">
+        <is>
+          <t>https://www.maerki-baumann.ch/en/private-clients</t>
+        </is>
+      </c>
+      <c r="R7" t="inlineStr">
+        <is>
+          <t>pipeline</t>
+        </is>
+      </c>
+      <c r="S7" t="inlineStr">
+        <is>
+          <t>2026-05-14</t>
+        </is>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8" s="2" t="inlineStr">
+        <is>
+          <t>We help you to finance residential property</t>
+        </is>
+      </c>
+      <c r="B8" s="2" t="inlineStr">
+        <is>
+          <t>https://www.maerki-baumann.ch/en/private-clients/mortgages</t>
+        </is>
+      </c>
+      <c r="C8" s="2" t="inlineStr">
+        <is>
+          <t>8002 Zurich</t>
+        </is>
+      </c>
+      <c r="D8" s="2" t="inlineStr">
+        <is>
+          <t>We help you to finance residential property – apartments, single-family homes, multi-family dwellings or holiday homes – at attractive conditions.</t>
+        </is>
+      </c>
+      <c r="E8" s="2" t="inlineStr">
+        <is>
+          <t>Rolf Frey</t>
+        </is>
+      </c>
+      <c r="F8" s="2" t="inlineStr"/>
+      <c r="G8" s="2" t="inlineStr">
+        <is>
+          <t>en</t>
+        </is>
+      </c>
+      <c r="H8" s="2" t="inlineStr">
+        <is>
+          <t>rolf.frey@maerki-baumann.ch</t>
+        </is>
+      </c>
+      <c r="I8" s="2" t="inlineStr">
+        <is>
+          <t>Found on website</t>
+        </is>
+      </c>
+      <c r="J8" s="2" t="inlineStr">
+        <is>
+          <t>unknown</t>
+        </is>
+      </c>
+      <c r="K8" s="2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SMTP connection failed: Timed out connecting to maerkibaumann-ch01e.mail.protection.outlook.com on port </t>
+        </is>
+      </c>
+      <c r="L8" s="2" t="inlineStr">
+        <is>
+          <t>rolf@maerki-baumann.ch</t>
+        </is>
+      </c>
+      <c r="M8" s="2" t="inlineStr">
+        <is>
+          <t>+41 44 286 25 25</t>
+        </is>
+      </c>
+      <c r="N8" s="2" t="inlineStr"/>
+      <c r="O8" s="2" t="n">
+        <v>0.3</v>
+      </c>
+      <c r="P8" s="2" t="inlineStr">
+        <is>
+          <t>rejected</t>
+        </is>
+      </c>
+      <c r="Q8" s="2" t="inlineStr">
+        <is>
+          <t>https://www.maerki-baumann.ch/en/institutional-clients/indirect-real-estate-investments</t>
+        </is>
+      </c>
+      <c r="R8" s="2" t="inlineStr">
+        <is>
+          <t>pipeline</t>
+        </is>
+      </c>
+      <c r="S8" s="2" t="inlineStr">
+        <is>
+          <t>2026-05-14</t>
+        </is>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9" t="inlineStr">
+        <is>
+          <t>We help you to finance residential property</t>
+        </is>
+      </c>
+      <c r="B9" t="inlineStr">
+        <is>
+          <t>https://www.maerki-baumann.ch/en/private-clients/mortgages</t>
+        </is>
+      </c>
+      <c r="C9" t="inlineStr">
+        <is>
+          <t>8002 Zurich</t>
+        </is>
+      </c>
+      <c r="D9" t="inlineStr">
+        <is>
+          <t>We help you to finance residential property – apartments, single-family homes, multi-family dwellings or holiday homes – at attractive conditions.</t>
+        </is>
+      </c>
+      <c r="E9" t="inlineStr">
+        <is>
+          <t>Patrick Bürgi</t>
+        </is>
+      </c>
+      <c r="F9" t="inlineStr"/>
+      <c r="G9" t="inlineStr">
+        <is>
+          <t>en</t>
+        </is>
+      </c>
+      <c r="H9" t="inlineStr">
+        <is>
+          <t>patrick.bürgi@maerki-baumann.ch</t>
+        </is>
+      </c>
+      <c r="I9" t="inlineStr">
+        <is>
+          <t>Pattern guess</t>
+        </is>
+      </c>
+      <c r="J9" t="inlineStr">
+        <is>
+          <t>unknown</t>
+        </is>
+      </c>
+      <c r="K9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SMTP connection failed: Timed out connecting to maerkibaumann-ch01e.mail.protection.outlook.com on port </t>
+        </is>
+      </c>
+      <c r="L9" t="inlineStr">
+        <is>
+          <t>patrick@maerki-baumann.ch</t>
+        </is>
+      </c>
+      <c r="M9" t="inlineStr">
+        <is>
+          <t>+41 44 286 79 76</t>
+        </is>
+      </c>
+      <c r="N9" t="inlineStr"/>
+      <c r="O9" t="n">
+        <v>0.3</v>
+      </c>
+      <c r="P9" t="inlineStr">
+        <is>
+          <t>rejected</t>
+        </is>
+      </c>
+      <c r="Q9" t="inlineStr">
+        <is>
+          <t>https://www.maerki-baumann.ch/en/institutional-clients/indirect-real-estate-investments</t>
+        </is>
+      </c>
+      <c r="R9" t="inlineStr">
+        <is>
+          <t>pipeline</t>
+        </is>
+      </c>
+      <c r="S9" t="inlineStr">
+        <is>
+          <t>2026-05-14</t>
+        </is>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10" s="2" t="inlineStr">
+        <is>
+          <t>We help you to finance residential property</t>
+        </is>
+      </c>
+      <c r="B10" s="2" t="inlineStr">
+        <is>
+          <t>https://www.maerki-baumann.ch/en/private-clients/mortgages</t>
+        </is>
+      </c>
+      <c r="C10" s="2" t="inlineStr">
+        <is>
+          <t>8002 Zurich</t>
+        </is>
+      </c>
+      <c r="D10" s="2" t="inlineStr">
+        <is>
+          <t>We help you to finance residential property – apartments, single-family homes, multi-family dwellings or holiday homes – at attractive conditions.</t>
+        </is>
+      </c>
+      <c r="E10" s="2" t="inlineStr">
+        <is>
+          <t>Stefan Brunner</t>
+        </is>
+      </c>
+      <c r="F10" s="2" t="inlineStr"/>
+      <c r="G10" s="2" t="inlineStr">
+        <is>
+          <t>en</t>
+        </is>
+      </c>
+      <c r="H10" s="2" t="inlineStr">
+        <is>
+          <t>stefan.brunner@maerki-baumann.ch</t>
+        </is>
+      </c>
+      <c r="I10" s="2" t="inlineStr">
+        <is>
+          <t>Found on website</t>
+        </is>
+      </c>
+      <c r="J10" s="2" t="inlineStr">
+        <is>
+          <t>unknown</t>
+        </is>
+      </c>
+      <c r="K10" s="2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SMTP connection failed: Timed out connecting to maerkibaumann-ch01e.mail.protection.outlook.com on port </t>
+        </is>
+      </c>
+      <c r="L10" s="2" t="inlineStr">
+        <is>
+          <t>stefan@maerki-baumann.ch</t>
+        </is>
+      </c>
+      <c r="M10" s="2" t="inlineStr">
+        <is>
+          <t>+41 44 286 25 44</t>
+        </is>
+      </c>
+      <c r="N10" s="2" t="inlineStr"/>
+      <c r="O10" s="2" t="n">
+        <v>0.3</v>
+      </c>
+      <c r="P10" s="2" t="inlineStr">
+        <is>
+          <t>rejected</t>
+        </is>
+      </c>
+      <c r="Q10" s="2" t="inlineStr">
+        <is>
+          <t>https://www.maerki-baumann.ch/en/private-clients/your-client-advisors</t>
+        </is>
+      </c>
+      <c r="R10" s="2" t="inlineStr">
+        <is>
+          <t>pipeline</t>
+        </is>
+      </c>
+      <c r="S10" s="2" t="inlineStr">
+        <is>
+          <t>2026-05-14</t>
+        </is>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11" t="inlineStr">
+        <is>
+          <t>We help you to finance residential property</t>
+        </is>
+      </c>
+      <c r="B11" t="inlineStr">
+        <is>
+          <t>https://www.maerki-baumann.ch/en/private-clients/mortgages</t>
+        </is>
+      </c>
+      <c r="C11" t="inlineStr">
+        <is>
+          <t>8002 Zurich</t>
+        </is>
+      </c>
+      <c r="D11" t="inlineStr">
+        <is>
+          <t>We help you to finance residential property – apartments, single-family homes, multi-family dwellings or holiday homes – at attractive conditions.</t>
+        </is>
+      </c>
+      <c r="E11" t="inlineStr">
+        <is>
+          <t>Nicole Trachsel</t>
+        </is>
+      </c>
+      <c r="F11" t="inlineStr"/>
+      <c r="G11" t="inlineStr">
+        <is>
+          <t>en</t>
+        </is>
+      </c>
+      <c r="H11" t="inlineStr">
+        <is>
+          <t>nicole.trachsel@maerki-baumann.ch</t>
+        </is>
+      </c>
+      <c r="I11" t="inlineStr">
+        <is>
+          <t>Found on website</t>
+        </is>
+      </c>
+      <c r="J11" t="inlineStr">
+        <is>
+          <t>valid</t>
+        </is>
+      </c>
+      <c r="K11" t="inlineStr">
+        <is>
+          <t>SMTP accepted (250)</t>
+        </is>
+      </c>
+      <c r="L11" t="inlineStr">
+        <is>
+          <t>nicole@maerki-baumann.ch</t>
+        </is>
+      </c>
+      <c r="M11" t="inlineStr">
+        <is>
+          <t>+41 44 286 25 33</t>
+        </is>
+      </c>
+      <c r="N11" t="inlineStr"/>
+      <c r="O11" t="n">
+        <v>0.3</v>
+      </c>
+      <c r="P11" t="inlineStr">
+        <is>
+          <t>rejected</t>
+        </is>
+      </c>
+      <c r="Q11" t="inlineStr">
+        <is>
+          <t>https://www.maerki-baumann.ch/en/private-clients/your-client-advisors</t>
+        </is>
+      </c>
+      <c r="R11" t="inlineStr">
+        <is>
+          <t>pipeline</t>
+        </is>
+      </c>
+      <c r="S11" t="inlineStr">
+        <is>
+          <t>2026-05-14</t>
+        </is>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12" s="2" t="inlineStr">
+        <is>
+          <t>We help you to finance residential property</t>
+        </is>
+      </c>
+      <c r="B12" s="2" t="inlineStr">
+        <is>
+          <t>https://www.maerki-baumann.ch/en/private-clients/mortgages</t>
+        </is>
+      </c>
+      <c r="C12" s="2" t="inlineStr">
+        <is>
+          <t>8002 Zurich</t>
+        </is>
+      </c>
+      <c r="D12" s="2" t="inlineStr">
+        <is>
+          <t>We help you to finance residential property – apartments, single-family homes, multi-family dwellings or holiday homes – at attractive conditions.</t>
+        </is>
+      </c>
+      <c r="E12" s="2" t="inlineStr">
+        <is>
+          <t>Marcel Spalinger</t>
+        </is>
+      </c>
+      <c r="F12" s="2" t="inlineStr"/>
+      <c r="G12" s="2" t="inlineStr">
+        <is>
+          <t>en</t>
+        </is>
+      </c>
+      <c r="H12" s="2" t="inlineStr">
+        <is>
+          <t>marcel.spalinger@maerki-baumann.ch</t>
+        </is>
+      </c>
+      <c r="I12" s="2" t="inlineStr">
+        <is>
+          <t>Pattern guess</t>
+        </is>
+      </c>
+      <c r="J12" s="2" t="inlineStr">
+        <is>
+          <t>unknown</t>
+        </is>
+      </c>
+      <c r="K12" s="2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SMTP connection failed: Timed out connecting to maerkibaumann-ch01e.mail.protection.outlook.com on port </t>
+        </is>
+      </c>
+      <c r="L12" s="2" t="inlineStr">
+        <is>
+          <t>marcel@maerki-baumann.ch</t>
+        </is>
+      </c>
+      <c r="M12" s="2" t="inlineStr">
+        <is>
+          <t>+41 44 286 25 25</t>
+        </is>
+      </c>
+      <c r="N12" s="2" t="inlineStr"/>
+      <c r="O12" s="2" t="n">
+        <v>0.3</v>
+      </c>
+      <c r="P12" s="2" t="inlineStr">
+        <is>
+          <t>rejected</t>
+        </is>
+      </c>
+      <c r="Q12" s="2" t="inlineStr">
+        <is>
+          <t>https://www.maerki-baumann.ch/en/entrepreneurs</t>
+        </is>
+      </c>
+      <c r="R12" s="2" t="inlineStr">
+        <is>
+          <t>pipeline</t>
+        </is>
+      </c>
+      <c r="S12" s="2" t="inlineStr">
+        <is>
+          <t>2026-05-14</t>
+        </is>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13" t="inlineStr">
+        <is>
+          <t>HYPOHAUS - Hypothek Offerten vergleichen lassen vom Experten.</t>
+        </is>
+      </c>
+      <c r="B13" t="inlineStr">
+        <is>
+          <t>https://hypohaus.ch/?utm_source=google_maps&amp;utm_medium=local_profile&amp;utm_campaign=website+button+click</t>
+        </is>
+      </c>
+      <c r="C13" t="inlineStr">
+        <is>
+          <t>9000 St</t>
+        </is>
+      </c>
+      <c r="D13" t="inlineStr">
+        <is>
+          <t>HYPOHAUS Zinsvergleich für Ihre Hypothek. Top Zinsen und Offerten. Kostenlose Beratung vom Experten. Jetzt anfragen und profitieren.</t>
+        </is>
+      </c>
+      <c r="E13" t="inlineStr">
+        <is>
+          <t>Marc Rusch</t>
+        </is>
+      </c>
+      <c r="F13" t="inlineStr">
+        <is>
+          <t>Full Stack Entwickler &amp; Digital Solutions Architect</t>
+        </is>
+      </c>
+      <c r="G13" t="inlineStr">
+        <is>
+          <t>de</t>
+        </is>
+      </c>
+      <c r="H13" t="inlineStr">
+        <is>
+          <t>marc.rusch@hypohaus.ch</t>
+        </is>
+      </c>
+      <c r="I13" t="inlineStr">
+        <is>
+          <t>Pattern guess</t>
+        </is>
+      </c>
+      <c r="J13" t="inlineStr">
+        <is>
+          <t>valid</t>
+        </is>
+      </c>
+      <c r="K13" t="inlineStr">
+        <is>
+          <t>SMTP accepted (250)</t>
+        </is>
+      </c>
+      <c r="L13" t="inlineStr">
+        <is>
+          <t>marc@hypohaus.ch</t>
+        </is>
+      </c>
+      <c r="M13" t="inlineStr">
+        <is>
+          <t>+41 71 228 20 80</t>
+        </is>
+      </c>
+      <c r="N13" t="inlineStr"/>
+      <c r="O13" t="n">
+        <v>0.3</v>
+      </c>
+      <c r="P13" t="inlineStr">
+        <is>
+          <t>qualified</t>
+        </is>
+      </c>
+      <c r="Q13" t="inlineStr">
+        <is>
+          <t>https://hypohaus.ch/en/kontakt/</t>
+        </is>
+      </c>
+      <c r="R13" t="inlineStr">
+        <is>
+          <t>pipeline</t>
+        </is>
+      </c>
+      <c r="S13" t="inlineStr">
+        <is>
+          <t>2026-05-14</t>
+        </is>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14" s="2" t="inlineStr">
+        <is>
+          <t>Swiss insurance advisor for expats · Expat Savvy</t>
+        </is>
+      </c>
+      <c r="B14" s="2" t="inlineStr">
+        <is>
+          <t>https://expat-savvy.ch/</t>
+        </is>
+      </c>
+      <c r="C14" s="2" t="inlineStr">
+        <is>
+          <t>2022   Priya</t>
+        </is>
+      </c>
+      <c r="D14" s="2" t="inlineStr">
+        <is>
+          <t>Independent FINMA-registered insurance advice for English-speaking expats. Health, pension, tax. Operating since 2017 in Zürich. 4.8 / 52 verified Google Reviews.</t>
+        </is>
+      </c>
+      <c r="E14" s="2" t="inlineStr">
+        <is>
+          <t>Areas ofexpertise.</t>
+        </is>
+      </c>
+      <c r="F14" s="2" t="inlineStr">
+        <is>
+          <t>Areas of expertise .</t>
+        </is>
+      </c>
+      <c r="G14" s="2" t="inlineStr">
+        <is>
+          <t>de</t>
+        </is>
+      </c>
+      <c r="H14" s="2" t="inlineStr">
+        <is>
+          <t>areas.ofexpertise.@expat-savvy.ch</t>
+        </is>
+      </c>
+      <c r="I14" s="2" t="inlineStr">
+        <is>
+          <t>Pattern guess</t>
+        </is>
+      </c>
+      <c r="J14" s="2" t="inlineStr">
+        <is>
+          <t>invalid</t>
+        </is>
+      </c>
+      <c r="K14" s="2" t="inlineStr">
+        <is>
+          <t>Syntax error: An email address cannot have a period immediately before the @-sign.</t>
+        </is>
+      </c>
+      <c r="L14" s="2" t="inlineStr">
+        <is>
+          <t>areas@expat-savvy.ch</t>
+        </is>
+      </c>
+      <c r="M14" s="2" t="inlineStr">
+        <is>
+          <t>+41 76 364 88 88</t>
+        </is>
+      </c>
+      <c r="N14" s="2" t="inlineStr"/>
+      <c r="O14" s="2" t="n">
+        <v>0.3</v>
+      </c>
+      <c r="P14" s="2" t="inlineStr">
+        <is>
+          <t>rejected</t>
+        </is>
+      </c>
+      <c r="Q14" s="2" t="inlineStr">
+        <is>
+          <t>https://expat-savvy.ch/about/hans-steiner/</t>
+        </is>
+      </c>
+      <c r="R14" s="2" t="inlineStr">
+        <is>
+          <t>pipeline</t>
+        </is>
+      </c>
+      <c r="S14" s="2" t="inlineStr">
+        <is>
+          <t>2026-05-14</t>
+        </is>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15" t="inlineStr">
+        <is>
+          <t>Eidgenössische Finanzmarktaufsicht FINMA</t>
+        </is>
+      </c>
+      <c r="B15" t="inlineStr">
+        <is>
+          <t>https://www.finma.ch/en/authorisation/insurers/getting-licensed/</t>
+        </is>
+      </c>
+      <c r="C15" t="inlineStr">
+        <is>
+          <t>3003 
+ Bern</t>
+        </is>
+      </c>
+      <c r="D15" t="inlineStr">
+        <is>
+          <t>FINMA is responsible for licensing banks and securities dealers. An overview of the licensing process is provided here.</t>
+        </is>
+      </c>
+      <c r="E15" t="inlineStr">
+        <is>
+          <t>Siège de Berne</t>
+        </is>
+      </c>
+      <c r="F15" t="inlineStr">
+        <is>
+          <t>Autorité fédérale de surveillance des marchés financiers FINMA</t>
+        </is>
+      </c>
+      <c r="G15" t="inlineStr">
+        <is>
+          <t>de</t>
+        </is>
+      </c>
+      <c r="H15" t="inlineStr">
+        <is>
+          <t>siège.berne@finma.ch</t>
+        </is>
+      </c>
+      <c r="I15" t="inlineStr">
+        <is>
+          <t>Pattern guess</t>
+        </is>
+      </c>
+      <c r="J15" t="inlineStr">
+        <is>
+          <t>unknown</t>
+        </is>
+      </c>
+      <c r="K15" t="inlineStr">
+        <is>
+          <t>SMTP connection failed: Timed out connecting to mail.swisscom.com on port 25</t>
+        </is>
+      </c>
+      <c r="L15" t="inlineStr">
+        <is>
+          <t>siège@finma.ch</t>
+        </is>
+      </c>
+      <c r="M15" t="inlineStr">
+        <is>
+          <t>+41 31 327 91 00</t>
+        </is>
+      </c>
+      <c r="N15" t="inlineStr"/>
+      <c r="O15" t="n">
+        <v>0.3</v>
+      </c>
+      <c r="P15" t="inlineStr">
+        <is>
+          <t>rejected</t>
+        </is>
+      </c>
+      <c r="Q15" t="inlineStr">
+        <is>
+          <t>https://www.finma.ch/fr/contact/</t>
+        </is>
+      </c>
+      <c r="R15" t="inlineStr">
+        <is>
+          <t>pipeline</t>
+        </is>
+      </c>
+      <c r="S15" t="inlineStr">
+        <is>
+          <t>2026-05-14</t>
+        </is>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16" s="2" t="inlineStr">
+        <is>
+          <t>Eidgenössische Finanzmarktaufsicht FINMA</t>
+        </is>
+      </c>
+      <c r="B16" s="2" t="inlineStr">
+        <is>
+          <t>https://www.finma.ch/en/authorisation/insurers/getting-licensed/</t>
+        </is>
+      </c>
+      <c r="C16" s="2" t="inlineStr">
+        <is>
+          <t>3003 
+ Bern</t>
+        </is>
+      </c>
+      <c r="D16" s="2" t="inlineStr">
+        <is>
+          <t>FINMA is responsible for licensing banks and securities dealers. An overview of the licensing process is provided here.</t>
+        </is>
+      </c>
+      <c r="E16" s="2" t="inlineStr">
+        <is>
+          <t>Site de Zurich</t>
+        </is>
+      </c>
+      <c r="F16" s="2" t="inlineStr">
+        <is>
+          <t>Autorité fédérale de surveillance des marchés financiers FINMA</t>
+        </is>
+      </c>
+      <c r="G16" s="2" t="inlineStr">
+        <is>
+          <t>de</t>
+        </is>
+      </c>
+      <c r="H16" s="2" t="inlineStr">
+        <is>
+          <t>site.zurich@finma.ch</t>
+        </is>
+      </c>
+      <c r="I16" s="2" t="inlineStr">
+        <is>
+          <t>Pattern guess</t>
+        </is>
+      </c>
+      <c r="J16" s="2" t="inlineStr">
+        <is>
+          <t>unknown</t>
+        </is>
+      </c>
+      <c r="K16" s="2" t="inlineStr">
+        <is>
+          <t>SMTP connection failed: (553, '5.1.8 Domain of sender address does not exist', 'probe@validator.local')</t>
+        </is>
+      </c>
+      <c r="L16" s="2" t="inlineStr">
+        <is>
+          <t>site@finma.ch</t>
+        </is>
+      </c>
+      <c r="M16" s="2" t="inlineStr">
+        <is>
+          <t>+41 31 327 91 00</t>
+        </is>
+      </c>
+      <c r="N16" s="2" t="inlineStr"/>
+      <c r="O16" s="2" t="n">
+        <v>0.3</v>
+      </c>
+      <c r="P16" s="2" t="inlineStr">
+        <is>
+          <t>rejected</t>
+        </is>
+      </c>
+      <c r="Q16" s="2" t="inlineStr">
+        <is>
+          <t>https://www.finma.ch/fr/contact/</t>
+        </is>
+      </c>
+      <c r="R16" s="2" t="inlineStr">
+        <is>
+          <t>pipeline</t>
+        </is>
+      </c>
+      <c r="S16" s="2" t="inlineStr">
+        <is>
+          <t>2026-05-14</t>
+        </is>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17" t="inlineStr">
+        <is>
+          <t>Swiss insurance advisor for expats · Expat Savvy</t>
+        </is>
+      </c>
+      <c r="B17" t="inlineStr">
+        <is>
+          <t>https://expat-savvy.ch/</t>
+        </is>
+      </c>
+      <c r="C17" t="inlineStr">
+        <is>
+          <t>2022   Priya</t>
+        </is>
+      </c>
+      <c r="D17" t="inlineStr">
+        <is>
+          <t>Independent FINMA-registered insurance advice for English-speaking expats. Health, pension, tax. Operating since 2017 in Zürich. 4.8 / 52 verified Google Reviews.</t>
+        </is>
+      </c>
+      <c r="E17" t="inlineStr">
+        <is>
+          <t>Hans Steiner</t>
+        </is>
+      </c>
+      <c r="F17" t="inlineStr">
+        <is>
+          <t>Financial Planner IAF &amp; Federal Diploma of Higher Education</t>
+        </is>
+      </c>
+      <c r="G17" t="inlineStr">
+        <is>
+          <t>de</t>
+        </is>
+      </c>
+      <c r="H17" t="inlineStr">
+        <is>
+          <t>hans.steiner@expat-savvy.ch</t>
+        </is>
+      </c>
+      <c r="I17" t="inlineStr">
+        <is>
+          <t>Pattern guess</t>
+        </is>
+      </c>
+      <c r="J17" t="inlineStr">
+        <is>
+          <t>unknown</t>
+        </is>
+      </c>
+      <c r="K17" t="inlineStr">
+        <is>
+          <t>SMTP connection failed: Timed out connecting to aspmx.l.google.com on port 25</t>
+        </is>
+      </c>
+      <c r="L17" t="inlineStr">
+        <is>
+          <t>hans@expat-savvy.ch</t>
+        </is>
+      </c>
+      <c r="M17" t="inlineStr">
+        <is>
+          <t>+41 76 364 88 88</t>
+        </is>
+      </c>
+      <c r="N17" t="inlineStr"/>
+      <c r="O17" t="n">
+        <v>0.3</v>
+      </c>
+      <c r="P17" t="inlineStr">
+        <is>
+          <t>qualified</t>
+        </is>
+      </c>
+      <c r="Q17" t="inlineStr">
+        <is>
+          <t>https://expat-savvy.ch/about/</t>
+        </is>
+      </c>
+      <c r="R17" t="inlineStr">
+        <is>
+          <t>pipeline</t>
+        </is>
+      </c>
+      <c r="S17" t="inlineStr">
+        <is>
+          <t>2026-05-14</t>
+        </is>
+      </c>
+    </row>
+    <row r="18">
+      <c r="A18" s="2" t="inlineStr">
+        <is>
+          <t>HYPOHAUS - Hypothek Offerten vergleichen lassen vom Experten.</t>
+        </is>
+      </c>
+      <c r="B18" s="2" t="inlineStr">
+        <is>
+          <t>https://hypohaus.ch/?utm_source=google_maps&amp;utm_medium=local_profile&amp;utm_campaign=website+button+click</t>
+        </is>
+      </c>
+      <c r="C18" s="2" t="inlineStr">
+        <is>
+          <t>9000 St</t>
+        </is>
+      </c>
+      <c r="D18" s="2" t="inlineStr">
+        <is>
+          <t>HYPOHAUS Zinsvergleich für Ihre Hypothek. Top Zinsen und Offerten. Kostenlose Beratung vom Experten. Jetzt anfragen und profitieren.</t>
+        </is>
+      </c>
+      <c r="E18" s="2" t="inlineStr">
+        <is>
+          <t>Franziska Farag</t>
+        </is>
+      </c>
+      <c r="F18" s="2" t="inlineStr">
+        <is>
+          <t>Mortgage Expert Dipl. Betriebswirtschafterin HF</t>
+        </is>
+      </c>
+      <c r="G18" s="2" t="inlineStr">
+        <is>
+          <t>de</t>
+        </is>
+      </c>
+      <c r="H18" s="2" t="inlineStr">
+        <is>
+          <t>franziska.farag@hypohaus.ch</t>
+        </is>
+      </c>
+      <c r="I18" s="2" t="inlineStr">
+        <is>
+          <t>Pattern guess</t>
+        </is>
+      </c>
+      <c r="J18" s="2" t="inlineStr">
+        <is>
+          <t>unknown</t>
+        </is>
+      </c>
+      <c r="K18" s="2" t="inlineStr">
+        <is>
+          <t>SMTP connection failed: Timed out connecting to hypohaus-ch.mail.protection.outlook.com on port 25</t>
+        </is>
+      </c>
+      <c r="L18" s="2" t="inlineStr">
+        <is>
+          <t>franziska@hypohaus.ch</t>
+        </is>
+      </c>
+      <c r="M18" s="2" t="inlineStr">
+        <is>
+          <t>+41 71 228 20 80</t>
+        </is>
+      </c>
+      <c r="N18" s="2" t="inlineStr"/>
+      <c r="O18" s="2" t="n">
+        <v>0.3</v>
+      </c>
+      <c r="P18" s="2" t="inlineStr">
+        <is>
+          <t>qualified</t>
+        </is>
+      </c>
+      <c r="Q18" s="2" t="inlineStr">
+        <is>
+          <t>https://hypohaus.ch/en/kontakt/</t>
+        </is>
+      </c>
+      <c r="R18" s="2" t="inlineStr">
+        <is>
+          <t>pipeline</t>
+        </is>
+      </c>
+      <c r="S18" s="2" t="inlineStr">
+        <is>
+          <t>2026-05-14</t>
+        </is>
+      </c>
+    </row>
+    <row r="19">
+      <c r="A19" t="inlineStr">
+        <is>
+          <t>Resolve</t>
+        </is>
+      </c>
+      <c r="B19" t="inlineStr">
+        <is>
+          <t>https://resolve.ch/en/</t>
+        </is>
+      </c>
+      <c r="C19" t="inlineStr">
+        <is>
+          <t>Rue de la Molière 26 2800</t>
+        </is>
+      </c>
+      <c r="D19" t="inlineStr">
+        <is>
+          <t>Mit Resolve vergleichen Sie Offerten und Zinsen von zahlreichen Anbietern für Ihr Eigenheim, planen Ihre Vorsorge voraus und optimieren Ihre Steuern. Sichern Sie sich jetzt die beste Hypothek der Schweiz.</t>
+        </is>
+      </c>
+      <c r="E19" t="inlineStr">
+        <is>
+          <t>Romain Dequesne</t>
+        </is>
+      </c>
+      <c r="F19" t="inlineStr"/>
+      <c r="G19" t="inlineStr">
+        <is>
+          <t>de</t>
+        </is>
+      </c>
+      <c r="H19" t="inlineStr">
+        <is>
+          <t>romain.dequesne@resolve.ch</t>
+        </is>
+      </c>
+      <c r="I19" t="inlineStr">
+        <is>
+          <t>Pattern guess</t>
+        </is>
+      </c>
+      <c r="J19" t="inlineStr">
+        <is>
+          <t>valid</t>
+        </is>
+      </c>
+      <c r="K19" t="inlineStr">
+        <is>
+          <t>SMTP accepted (250)</t>
+        </is>
+      </c>
+      <c r="L19" t="inlineStr">
+        <is>
+          <t>romain@resolve.ch</t>
+        </is>
+      </c>
+      <c r="M19" t="inlineStr">
+        <is>
+          <t>+41 22 566 01 10</t>
+        </is>
+      </c>
+      <c r="N19" t="inlineStr"/>
+      <c r="O19" t="n">
+        <v>0.3</v>
+      </c>
+      <c r="P19" t="inlineStr">
+        <is>
+          <t>qualified</t>
+        </is>
+      </c>
+      <c r="Q19" t="inlineStr">
+        <is>
+          <t>https://resolve.ch/en/our-culture-and-values/</t>
+        </is>
+      </c>
+      <c r="R19" t="inlineStr">
+        <is>
+          <t>pipeline</t>
+        </is>
+      </c>
+      <c r="S19" t="inlineStr">
+        <is>
+          <t>2026-05-14</t>
+        </is>
+      </c>
+    </row>
+    <row r="20">
+      <c r="A20" s="2" t="inlineStr">
+        <is>
           <t>Enness Global</t>
         </is>
       </c>
-      <c r="B2" s="2" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C2" s="2" t="inlineStr">
+      <c r="B20" s="2" t="inlineStr">
+        <is>
+          <t>https://www.ennessglobal.com/ch/mortgages-in-switzerland</t>
+        </is>
+      </c>
+      <c r="C20" s="2" t="inlineStr">
         <is>
           <t>9393 
  Services</t>
         </is>
       </c>
-      <c r="D2" s="2" t="inlineStr">
-[...29 lines deleted...]
-      <c r="J2" s="2" t="inlineStr">
+      <c r="D20" s="2" t="inlineStr">
+        <is>
+          <t>CH From our office in Zurich, we help local individuals and incoming residents secure the best possible mortgage finance in Switzerland, the UK and in France.</t>
+        </is>
+      </c>
+      <c r="E20" s="2" t="inlineStr">
+        <is>
+          <t>Toby Johncox</t>
+        </is>
+      </c>
+      <c r="F20" s="2" t="inlineStr"/>
+      <c r="G20" s="2" t="inlineStr">
+        <is>
+          <t>en</t>
+        </is>
+      </c>
+      <c r="H20" s="2" t="inlineStr">
+        <is>
+          <t>toby.johncox@ennessglobal.com</t>
+        </is>
+      </c>
+      <c r="I20" s="2" t="inlineStr">
+        <is>
+          <t>Pattern guess</t>
+        </is>
+      </c>
+      <c r="J20" s="2" t="inlineStr">
+        <is>
+          <t>unknown</t>
+        </is>
+      </c>
+      <c r="K20" s="2" t="inlineStr">
+        <is>
+          <t>SMTP connection failed: Timed out connecting to _dc-mx.44657c5b26da.ennessglobal.com on port 25</t>
+        </is>
+      </c>
+      <c r="L20" s="2" t="inlineStr">
+        <is>
+          <t>toby@ennessglobal.com</t>
+        </is>
+      </c>
+      <c r="M20" s="2" t="inlineStr">
         <is>
           <t>+41 20 375 89 39</t>
         </is>
       </c>
-      <c r="K2" s="2" t="inlineStr"/>
-      <c r="L2" s="2" t="n">
+      <c r="N20" s="2" t="inlineStr"/>
+      <c r="O20" s="2" t="n">
         <v>0.3</v>
       </c>
-      <c r="M2" s="2" t="inlineStr">
+      <c r="P20" s="2" t="inlineStr">
         <is>
           <t>qualified</t>
         </is>
       </c>
-      <c r="N2" s="2" t="inlineStr">
-[...4 lines deleted...]
-      <c r="O2" s="2" t="inlineStr">
+      <c r="Q20" s="2" t="inlineStr">
+        <is>
+          <t>https://www.ennessglobal.com/ch/mortgages-in-switzerland</t>
+        </is>
+      </c>
+      <c r="R20" s="2" t="inlineStr">
         <is>
           <t>pipeline</t>
         </is>
       </c>
-      <c r="P2" s="2" t="inlineStr">
-[...1443 lines deleted...]
-          <t>2026-04-18</t>
+      <c r="S20" s="2" t="inlineStr">
+        <is>
+          <t>2026-05-14</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
-          <t>Enness Global</t>
+          <t>SWISSCHANGE Financial Services AG | Hypotheken und Vermögensverwaltung</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
-          <t>https://www.ennessglobal.com/ch</t>
+          <t>https://swisschange.ch/en/</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
-          <t>9393 
- Services</t>
+          <t>4052 Basel</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
-          <t>CH From bases in Zürich and Geneva, Enness’ team of brokers source significant property finance for Swiss property for Swiss nationals and  non-residents.</t>
+          <t>Hypotheken und Vermögensverwaltung</t>
         </is>
       </c>
       <c r="E21" t="inlineStr">
         <is>
-          <t>About Lindsey</t>
-[...6 lines deleted...]
-      </c>
+          <t>Dr. Adriano Zanoni</t>
+        </is>
+      </c>
+      <c r="F21" t="inlineStr"/>
       <c r="G21" t="inlineStr">
         <is>
           <t>de</t>
         </is>
       </c>
       <c r="H21" t="inlineStr">
         <is>
-          <t>about.lindsey@ennessglobal.com</t>
+          <t>dr..zanoni@swisschange.ch</t>
         </is>
       </c>
       <c r="I21" t="inlineStr">
         <is>
-          <t>about@ennessglobal.com</t>
+          <t>Pattern guess</t>
         </is>
       </c>
       <c r="J21" t="inlineStr">
         <is>
-          <t>+41 20 375 89 39</t>
+          <t>invalid</t>
         </is>
       </c>
       <c r="K21" t="inlineStr">
         <is>
-          <t>https://www.linkedin.com/in/lindsey-sprake-65987478/</t>
-[...2 lines deleted...]
-      <c r="L21" t="n">
+          <t>Syntax error: An email address cannot have two periods in a row.</t>
+        </is>
+      </c>
+      <c r="L21" t="inlineStr">
+        <is>
+          <t>dr.@swisschange.ch</t>
+        </is>
+      </c>
+      <c r="M21" t="inlineStr">
+        <is>
+          <t>+41 61 264 00 50</t>
+        </is>
+      </c>
+      <c r="N21" t="inlineStr"/>
+      <c r="O21" t="n">
         <v>0.3</v>
       </c>
-      <c r="M21" t="inlineStr">
+      <c r="P21" t="inlineStr">
         <is>
           <t>qualified</t>
         </is>
       </c>
-      <c r="N21" t="inlineStr">
-[...4 lines deleted...]
-      <c r="O21" t="inlineStr">
+      <c r="Q21" t="inlineStr">
+        <is>
+          <t>https://swisschange.ch/en/about-us/</t>
+        </is>
+      </c>
+      <c r="R21" t="inlineStr">
         <is>
           <t>pipeline</t>
         </is>
       </c>
-      <c r="P21" t="inlineStr">
-[...1 lines deleted...]
-          <t>2026-04-18</t>
+      <c r="S21" t="inlineStr">
+        <is>
+          <t>2026-05-14</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="2" t="inlineStr">
         <is>
-          <t>Enness Global</t>
+          <t>SWISSCHANGE Financial Services AG | Hypotheken und Vermögensverwaltung</t>
         </is>
       </c>
       <c r="B22" s="2" t="inlineStr">
         <is>
-          <t>https://www.ennessglobal.com/ch</t>
+          <t>https://swisschange.ch/en/</t>
         </is>
       </c>
       <c r="C22" s="2" t="inlineStr">
         <is>
-          <t>9393 
- Services</t>
+          <t>4052 Basel</t>
         </is>
       </c>
       <c r="D22" s="2" t="inlineStr">
         <is>
-          <t>CH From bases in Zürich and Geneva, Enness’ team of brokers source significant property finance for Swiss property for Swiss nationals and  non-residents.</t>
+          <t>Hypotheken und Vermögensverwaltung</t>
         </is>
       </c>
       <c r="E22" s="2" t="inlineStr">
         <is>
-          <t>About Toby</t>
-[...6 lines deleted...]
-      </c>
+          <t>Dr. Stefan Bühler</t>
+        </is>
+      </c>
+      <c r="F22" s="2" t="inlineStr"/>
       <c r="G22" s="2" t="inlineStr">
         <is>
           <t>de</t>
         </is>
       </c>
       <c r="H22" s="2" t="inlineStr">
         <is>
-          <t>about.toby@ennessglobal.com</t>
+          <t>dr..bühler@swisschange.ch</t>
         </is>
       </c>
       <c r="I22" s="2" t="inlineStr">
         <is>
-          <t>about@ennessglobal.com</t>
+          <t>Pattern guess</t>
         </is>
       </c>
       <c r="J22" s="2" t="inlineStr">
         <is>
-          <t>+41 20 375 89 39</t>
+          <t>invalid</t>
         </is>
       </c>
       <c r="K22" s="2" t="inlineStr">
         <is>
-          <t>https://www.linkedin.com/in/tjohncox/</t>
-[...2 lines deleted...]
-      <c r="L22" s="2" t="n">
+          <t>Syntax error: An email address cannot have two periods in a row.</t>
+        </is>
+      </c>
+      <c r="L22" s="2" t="inlineStr">
+        <is>
+          <t>dr.@swisschange.ch</t>
+        </is>
+      </c>
+      <c r="M22" s="2" t="inlineStr">
+        <is>
+          <t>+41 61 264 00 50</t>
+        </is>
+      </c>
+      <c r="N22" s="2" t="inlineStr"/>
+      <c r="O22" s="2" t="n">
         <v>0.3</v>
       </c>
-      <c r="M22" s="2" t="inlineStr">
+      <c r="P22" s="2" t="inlineStr">
         <is>
           <t>qualified</t>
         </is>
       </c>
-      <c r="N22" s="2" t="inlineStr">
-[...4 lines deleted...]
-      <c r="O22" s="2" t="inlineStr">
+      <c r="Q22" s="2" t="inlineStr">
+        <is>
+          <t>https://swisschange.ch/en/about-us/</t>
+        </is>
+      </c>
+      <c r="R22" s="2" t="inlineStr">
         <is>
           <t>pipeline</t>
         </is>
       </c>
-      <c r="P22" s="2" t="inlineStr">
-[...1 lines deleted...]
-          <t>2026-04-18</t>
+      <c r="S22" s="2" t="inlineStr">
+        <is>
+          <t>2026-05-14</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
-          <t>Enness Global</t>
+          <t>SWISSCHANGE Financial Services AG | Hypotheken und Vermögensverwaltung</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
-          <t>https://www.ennessglobal.com/ch</t>
+          <t>https://swisschange.ch/en/</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
-          <t>9393 
- Services</t>
+          <t>4052 Basel</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
-          <t>CH From bases in Zürich and Geneva, Enness’ team of brokers source significant property finance for Swiss property for Swiss nationals and  non-residents.</t>
+          <t>Hypotheken und Vermögensverwaltung</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
-          <t>About Nigel</t>
-[...6 lines deleted...]
-      </c>
+          <t>Lester Steinger</t>
+        </is>
+      </c>
+      <c r="F23" t="inlineStr"/>
       <c r="G23" t="inlineStr">
         <is>
           <t>de</t>
         </is>
       </c>
       <c r="H23" t="inlineStr">
         <is>
-          <t>about.nigel@ennessglobal.com</t>
+          <t>lester.steinger@swisschange.ch</t>
         </is>
       </c>
       <c r="I23" t="inlineStr">
         <is>
-          <t>about@ennessglobal.com</t>
+          <t>Pattern guess</t>
         </is>
       </c>
       <c r="J23" t="inlineStr">
         <is>
-          <t>+41 20 375 89 39</t>
-[...3 lines deleted...]
-      <c r="L23" t="n">
+          <t>unknown</t>
+        </is>
+      </c>
+      <c r="K23" t="inlineStr">
+        <is>
+          <t>SMTP connection failed: Timed out connecting to swisschange-ch.mail.protection.outlook.com on port 25</t>
+        </is>
+      </c>
+      <c r="L23" t="inlineStr">
+        <is>
+          <t>lester@swisschange.ch</t>
+        </is>
+      </c>
+      <c r="M23" t="inlineStr">
+        <is>
+          <t>+41 61 264 00 50</t>
+        </is>
+      </c>
+      <c r="N23" t="inlineStr"/>
+      <c r="O23" t="n">
         <v>0.3</v>
       </c>
-      <c r="M23" t="inlineStr">
+      <c r="P23" t="inlineStr">
         <is>
           <t>qualified</t>
         </is>
       </c>
-      <c r="N23" t="inlineStr">
-[...4 lines deleted...]
-      <c r="O23" t="inlineStr">
+      <c r="Q23" t="inlineStr">
+        <is>
+          <t>https://swisschange.ch/en/about-us/</t>
+        </is>
+      </c>
+      <c r="R23" t="inlineStr">
         <is>
           <t>pipeline</t>
         </is>
       </c>
-      <c r="P23" t="inlineStr">
-[...1 lines deleted...]
-          <t>2026-04-18</t>
+      <c r="S23" t="inlineStr">
+        <is>
+          <t>2026-05-14</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="2" t="inlineStr">
         <is>
-          <t>Enness Global</t>
+          <t>SWISSCHANGE Financial Services AG | Hypotheken und Vermögensverwaltung</t>
         </is>
       </c>
       <c r="B24" s="2" t="inlineStr">
         <is>
-          <t>https://www.ennessglobal.com/ch</t>
+          <t>https://swisschange.ch/en/</t>
         </is>
       </c>
       <c r="C24" s="2" t="inlineStr">
         <is>
-          <t>9393 
- Services</t>
+          <t>4052 Basel</t>
         </is>
       </c>
       <c r="D24" s="2" t="inlineStr">
         <is>
-          <t>CH From bases in Zürich and Geneva, Enness’ team of brokers source significant property finance for Swiss property for Swiss nationals and  non-residents.</t>
+          <t>Hypotheken und Vermögensverwaltung</t>
         </is>
       </c>
       <c r="E24" s="2" t="inlineStr">
         <is>
-          <t>About Islay</t>
-[...6 lines deleted...]
-      </c>
+          <t>Nancy Spira</t>
+        </is>
+      </c>
+      <c r="F24" s="2" t="inlineStr"/>
       <c r="G24" s="2" t="inlineStr">
         <is>
           <t>de</t>
         </is>
       </c>
       <c r="H24" s="2" t="inlineStr">
         <is>
-          <t>about.islay@ennessglobal.com</t>
+          <t>nancy.spira@swisschange.ch</t>
         </is>
       </c>
       <c r="I24" s="2" t="inlineStr">
         <is>
-          <t>about@ennessglobal.com</t>
+          <t>Pattern guess</t>
         </is>
       </c>
       <c r="J24" s="2" t="inlineStr">
         <is>
-          <t>+41 20 375 89 39</t>
+          <t>unknown</t>
         </is>
       </c>
       <c r="K24" s="2" t="inlineStr">
         <is>
-          <t>https://uk.linkedin.com/in/islayrobinson</t>
-[...2 lines deleted...]
-      <c r="L24" s="2" t="n">
+          <t>SMTP connection failed: Timed out connecting to swisschange-ch.mail.protection.outlook.com on port 25</t>
+        </is>
+      </c>
+      <c r="L24" s="2" t="inlineStr">
+        <is>
+          <t>nancy@swisschange.ch</t>
+        </is>
+      </c>
+      <c r="M24" s="2" t="inlineStr">
+        <is>
+          <t>+41 61 264 00 50</t>
+        </is>
+      </c>
+      <c r="N24" s="2" t="inlineStr"/>
+      <c r="O24" s="2" t="n">
         <v>0.3</v>
       </c>
-      <c r="M24" s="2" t="inlineStr">
+      <c r="P24" s="2" t="inlineStr">
         <is>
           <t>qualified</t>
         </is>
       </c>
-      <c r="N24" s="2" t="inlineStr">
-[...4 lines deleted...]
-      <c r="O24" s="2" t="inlineStr">
+      <c r="Q24" s="2" t="inlineStr">
+        <is>
+          <t>https://swisschange.ch/en/about-us/</t>
+        </is>
+      </c>
+      <c r="R24" s="2" t="inlineStr">
         <is>
           <t>pipeline</t>
         </is>
       </c>
-      <c r="P24" s="2" t="inlineStr">
-[...1 lines deleted...]
-          <t>2026-04-18</t>
+      <c r="S24" s="2" t="inlineStr">
+        <is>
+          <t>2026-05-14</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
-          <t>Enness Global</t>
+          <t>We help you to finance residential property</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
-          <t>https://www.ennessglobal.com/ch</t>
+          <t>https://www.maerki-baumann.ch/en/private-clients/mortgages</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
-          <t>9393 
- Services</t>
+          <t>8002 Zurich</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
-          <t>CH From bases in Zürich and Geneva, Enness’ team of brokers source significant property finance for Swiss property for Swiss nationals and  non-residents.</t>
+          <t>We help you to finance residential property – apartments, single-family homes, multi-family dwellings or holiday homes – at attractive conditions.</t>
         </is>
       </c>
       <c r="E25" t="inlineStr">
         <is>
-          <t>AR Network</t>
+          <t>Remo Wissmann</t>
         </is>
       </c>
       <c r="F25" t="inlineStr"/>
       <c r="G25" t="inlineStr">
         <is>
+          <t>en</t>
+        </is>
+      </c>
+      <c r="H25" t="inlineStr">
+        <is>
+          <t>remo.wissmann@maerki-baumann.ch</t>
+        </is>
+      </c>
+      <c r="I25" t="inlineStr">
+        <is>
+          <t>Found on website</t>
+        </is>
+      </c>
+      <c r="J25" t="inlineStr">
+        <is>
+          <t>unknown</t>
+        </is>
+      </c>
+      <c r="K25" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SMTP connection failed: Timed out connecting to maerkibaumann-ch01e.mail.protection.outlook.com on port </t>
+        </is>
+      </c>
+      <c r="L25" t="inlineStr">
+        <is>
+          <t>remo@maerki-baumann.ch</t>
+        </is>
+      </c>
+      <c r="M25" t="inlineStr">
+        <is>
+          <t>+41 44 286 25 48</t>
+        </is>
+      </c>
+      <c r="N25" t="inlineStr"/>
+      <c r="O25" t="n">
+        <v>0.3</v>
+      </c>
+      <c r="P25" t="inlineStr">
+        <is>
+          <t>rejected</t>
+        </is>
+      </c>
+      <c r="Q25" t="inlineStr">
+        <is>
+          <t>https://www.maerki-baumann.ch/en/private-clients/your-client-advisors</t>
+        </is>
+      </c>
+      <c r="R25" t="inlineStr">
+        <is>
+          <t>pipeline</t>
+        </is>
+      </c>
+      <c r="S25" t="inlineStr">
+        <is>
+          <t>2026-05-14</t>
+        </is>
+      </c>
+    </row>
+    <row r="26">
+      <c r="A26" s="2" t="inlineStr">
+        <is>
+          <t>We help you to finance residential property</t>
+        </is>
+      </c>
+      <c r="B26" s="2" t="inlineStr">
+        <is>
+          <t>https://www.maerki-baumann.ch/en/private-clients/mortgages</t>
+        </is>
+      </c>
+      <c r="C26" s="2" t="inlineStr">
+        <is>
+          <t>8002 Zurich</t>
+        </is>
+      </c>
+      <c r="D26" s="2" t="inlineStr">
+        <is>
+          <t>We help you to finance residential property – apartments, single-family homes, multi-family dwellings or holiday homes – at attractive conditions.</t>
+        </is>
+      </c>
+      <c r="E26" s="2" t="inlineStr">
+        <is>
+          <t>Carmen Kindler</t>
+        </is>
+      </c>
+      <c r="F26" s="2" t="inlineStr"/>
+      <c r="G26" s="2" t="inlineStr">
+        <is>
+          <t>en</t>
+        </is>
+      </c>
+      <c r="H26" s="2" t="inlineStr">
+        <is>
+          <t>carmen.kindler@maerki-baumann.ch</t>
+        </is>
+      </c>
+      <c r="I26" s="2" t="inlineStr">
+        <is>
+          <t>Found on website</t>
+        </is>
+      </c>
+      <c r="J26" s="2" t="inlineStr">
+        <is>
+          <t>unknown</t>
+        </is>
+      </c>
+      <c r="K26" s="2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SMTP connection failed: Timed out connecting to maerkibaumann-ch01e.mail.protection.outlook.com on port </t>
+        </is>
+      </c>
+      <c r="L26" s="2" t="inlineStr">
+        <is>
+          <t>carmen@maerki-baumann.ch</t>
+        </is>
+      </c>
+      <c r="M26" s="2" t="inlineStr">
+        <is>
+          <t>+41 44 286 25 35</t>
+        </is>
+      </c>
+      <c r="N26" s="2" t="inlineStr"/>
+      <c r="O26" s="2" t="n">
+        <v>0.3</v>
+      </c>
+      <c r="P26" s="2" t="inlineStr">
+        <is>
+          <t>rejected</t>
+        </is>
+      </c>
+      <c r="Q26" s="2" t="inlineStr">
+        <is>
+          <t>https://www.maerki-baumann.ch/en/private-clients/your-client-advisors</t>
+        </is>
+      </c>
+      <c r="R26" s="2" t="inlineStr">
+        <is>
+          <t>pipeline</t>
+        </is>
+      </c>
+      <c r="S26" s="2" t="inlineStr">
+        <is>
+          <t>2026-05-14</t>
+        </is>
+      </c>
+    </row>
+    <row r="27">
+      <c r="A27" t="inlineStr">
+        <is>
+          <t>We help you to finance residential property</t>
+        </is>
+      </c>
+      <c r="B27" t="inlineStr">
+        <is>
+          <t>https://www.maerki-baumann.ch/en/private-clients/mortgages</t>
+        </is>
+      </c>
+      <c r="C27" t="inlineStr">
+        <is>
+          <t>8002 Zurich</t>
+        </is>
+      </c>
+      <c r="D27" t="inlineStr">
+        <is>
+          <t>We help you to finance residential property – apartments, single-family homes, multi-family dwellings or holiday homes – at attractive conditions.</t>
+        </is>
+      </c>
+      <c r="E27" t="inlineStr">
+        <is>
+          <t>Seraphine Schütz</t>
+        </is>
+      </c>
+      <c r="F27" t="inlineStr"/>
+      <c r="G27" t="inlineStr">
+        <is>
+          <t>en</t>
+        </is>
+      </c>
+      <c r="H27" t="inlineStr">
+        <is>
+          <t>seraphine.schütz@maerki-baumann.ch</t>
+        </is>
+      </c>
+      <c r="I27" t="inlineStr">
+        <is>
+          <t>Pattern guess</t>
+        </is>
+      </c>
+      <c r="J27" t="inlineStr">
+        <is>
+          <t>unknown</t>
+        </is>
+      </c>
+      <c r="K27" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SMTP connection failed: Timed out connecting to maerkibaumann-ch01e.mail.protection.outlook.com on port </t>
+        </is>
+      </c>
+      <c r="L27" t="inlineStr">
+        <is>
+          <t>seraphine@maerki-baumann.ch</t>
+        </is>
+      </c>
+      <c r="M27" t="inlineStr">
+        <is>
+          <t>+41 44 286 25 53</t>
+        </is>
+      </c>
+      <c r="N27" t="inlineStr"/>
+      <c r="O27" t="n">
+        <v>0.3</v>
+      </c>
+      <c r="P27" t="inlineStr">
+        <is>
+          <t>rejected</t>
+        </is>
+      </c>
+      <c r="Q27" t="inlineStr">
+        <is>
+          <t>https://www.maerki-baumann.ch/en/private-clients/your-client-advisors</t>
+        </is>
+      </c>
+      <c r="R27" t="inlineStr">
+        <is>
+          <t>pipeline</t>
+        </is>
+      </c>
+      <c r="S27" t="inlineStr">
+        <is>
+          <t>2026-05-14</t>
+        </is>
+      </c>
+    </row>
+    <row r="28">
+      <c r="A28" s="2" t="inlineStr">
+        <is>
+          <t>We help you to finance residential property</t>
+        </is>
+      </c>
+      <c r="B28" s="2" t="inlineStr">
+        <is>
+          <t>https://www.maerki-baumann.ch/en/private-clients/mortgages</t>
+        </is>
+      </c>
+      <c r="C28" s="2" t="inlineStr">
+        <is>
+          <t>8002 Zurich</t>
+        </is>
+      </c>
+      <c r="D28" s="2" t="inlineStr">
+        <is>
+          <t>We help you to finance residential property – apartments, single-family homes, multi-family dwellings or holiday homes – at attractive conditions.</t>
+        </is>
+      </c>
+      <c r="E28" s="2" t="inlineStr">
+        <is>
+          <t>Armin M. Schmid</t>
+        </is>
+      </c>
+      <c r="F28" s="2" t="inlineStr"/>
+      <c r="G28" s="2" t="inlineStr">
+        <is>
+          <t>en</t>
+        </is>
+      </c>
+      <c r="H28" s="2" t="inlineStr">
+        <is>
+          <t>armin.schmid@maerki-baumann.ch</t>
+        </is>
+      </c>
+      <c r="I28" s="2" t="inlineStr">
+        <is>
+          <t>Found on website</t>
+        </is>
+      </c>
+      <c r="J28" s="2" t="inlineStr">
+        <is>
+          <t>unknown</t>
+        </is>
+      </c>
+      <c r="K28" s="2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SMTP connection failed: Timed out connecting to maerkibaumann-ch01e.mail.protection.outlook.com on port </t>
+        </is>
+      </c>
+      <c r="L28" s="2" t="inlineStr">
+        <is>
+          <t>armin@maerki-baumann.ch</t>
+        </is>
+      </c>
+      <c r="M28" s="2" t="inlineStr">
+        <is>
+          <t>+41 44 286 25 71</t>
+        </is>
+      </c>
+      <c r="N28" s="2" t="inlineStr"/>
+      <c r="O28" s="2" t="n">
+        <v>0.3</v>
+      </c>
+      <c r="P28" s="2" t="inlineStr">
+        <is>
+          <t>rejected</t>
+        </is>
+      </c>
+      <c r="Q28" s="2" t="inlineStr">
+        <is>
+          <t>https://www.maerki-baumann.ch/en/private-clients/your-client-advisors</t>
+        </is>
+      </c>
+      <c r="R28" s="2" t="inlineStr">
+        <is>
+          <t>pipeline</t>
+        </is>
+      </c>
+      <c r="S28" s="2" t="inlineStr">
+        <is>
+          <t>2026-05-14</t>
+        </is>
+      </c>
+    </row>
+    <row r="29">
+      <c r="A29" t="inlineStr"/>
+      <c r="B29" t="inlineStr">
+        <is>
+          <t>https://feyn.ch/</t>
+        </is>
+      </c>
+      <c r="C29" t="inlineStr">
+        <is>
+          <t>8002 Zürich</t>
+        </is>
+      </c>
+      <c r="D29" t="inlineStr"/>
+      <c r="E29" t="inlineStr">
+        <is>
+          <t>Region Head Romandie</t>
+        </is>
+      </c>
+      <c r="F29" t="inlineStr"/>
+      <c r="G29" t="inlineStr">
+        <is>
           <t>de</t>
         </is>
       </c>
-      <c r="H25" t="inlineStr">
-[...15 lines deleted...]
-      <c r="L25" t="n">
+      <c r="H29" t="inlineStr">
+        <is>
+          <t>region.romandie@feyn.ch</t>
+        </is>
+      </c>
+      <c r="I29" t="inlineStr">
+        <is>
+          <t>Pattern guess</t>
+        </is>
+      </c>
+      <c r="J29" t="inlineStr">
+        <is>
+          <t>unknown</t>
+        </is>
+      </c>
+      <c r="K29" t="inlineStr">
+        <is>
+          <t>SMTP connection failed: Timed out connecting to feyn-ch.mail.protection.outlook.com on port 25</t>
+        </is>
+      </c>
+      <c r="L29" t="inlineStr">
+        <is>
+          <t>region@feyn.ch</t>
+        </is>
+      </c>
+      <c r="M29" t="inlineStr">
+        <is>
+          <t>+41 56 552 10 24</t>
+        </is>
+      </c>
+      <c r="N29" t="inlineStr">
+        <is>
+          <t xml:space="preserve"> https://www.linkedin.com/in/stephan-mischler-80a37b42/</t>
+        </is>
+      </c>
+      <c r="O29" t="n">
         <v>0.3</v>
       </c>
-      <c r="M25" t="inlineStr">
-[...9 lines deleted...]
-      <c r="O25" t="inlineStr">
+      <c r="P29" t="inlineStr">
+        <is>
+          <t>rejected</t>
+        </is>
+      </c>
+      <c r="Q29" t="inlineStr">
+        <is>
+          <t>https://feyn.ch/</t>
+        </is>
+      </c>
+      <c r="R29" t="inlineStr">
         <is>
           <t>pipeline</t>
         </is>
       </c>
-      <c r="P25" t="inlineStr">
-[...1 lines deleted...]
-          <t>2026-04-18</t>
+      <c r="S29" t="inlineStr">
+        <is>
+          <t>2026-05-14</t>
+        </is>
+      </c>
+    </row>
+    <row r="30">
+      <c r="A30" s="2" t="inlineStr">
+        <is>
+          <t>We help you to finance residential property</t>
+        </is>
+      </c>
+      <c r="B30" s="2" t="inlineStr">
+        <is>
+          <t>https://www.maerki-baumann.ch/en/private-clients/mortgages</t>
+        </is>
+      </c>
+      <c r="C30" s="2" t="inlineStr">
+        <is>
+          <t>8002 Zurich</t>
+        </is>
+      </c>
+      <c r="D30" s="2" t="inlineStr">
+        <is>
+          <t>We help you to finance residential property – apartments, single-family homes, multi-family dwellings or holiday homes – at attractive conditions.</t>
+        </is>
+      </c>
+      <c r="E30" s="2" t="inlineStr">
+        <is>
+          <t>Sascha Näf</t>
+        </is>
+      </c>
+      <c r="F30" s="2" t="inlineStr"/>
+      <c r="G30" s="2" t="inlineStr">
+        <is>
+          <t>en</t>
+        </is>
+      </c>
+      <c r="H30" s="2" t="inlineStr">
+        <is>
+          <t>sascha.näf@maerki-baumann.ch</t>
+        </is>
+      </c>
+      <c r="I30" s="2" t="inlineStr">
+        <is>
+          <t>Pattern guess</t>
+        </is>
+      </c>
+      <c r="J30" s="2" t="inlineStr">
+        <is>
+          <t>unknown</t>
+        </is>
+      </c>
+      <c r="K30" s="2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SMTP connection failed: Timed out connecting to maerkibaumann-ch01e.mail.protection.outlook.com on port </t>
+        </is>
+      </c>
+      <c r="L30" s="2" t="inlineStr">
+        <is>
+          <t>sascha@maerki-baumann.ch</t>
+        </is>
+      </c>
+      <c r="M30" s="2" t="inlineStr">
+        <is>
+          <t>+41 44 286 25 61</t>
+        </is>
+      </c>
+      <c r="N30" s="2" t="inlineStr"/>
+      <c r="O30" s="2" t="n">
+        <v>0.3</v>
+      </c>
+      <c r="P30" s="2" t="inlineStr">
+        <is>
+          <t>rejected</t>
+        </is>
+      </c>
+      <c r="Q30" s="2" t="inlineStr">
+        <is>
+          <t>https://www.maerki-baumann.ch/en/entrepreneurs</t>
+        </is>
+      </c>
+      <c r="R30" s="2" t="inlineStr">
+        <is>
+          <t>pipeline</t>
+        </is>
+      </c>
+      <c r="S30" s="2" t="inlineStr">
+        <is>
+          <t>2026-05-14</t>
+        </is>
+      </c>
+    </row>
+    <row r="31">
+      <c r="A31" t="inlineStr">
+        <is>
+          <t>We help you to finance residential property</t>
+        </is>
+      </c>
+      <c r="B31" t="inlineStr">
+        <is>
+          <t>https://www.maerki-baumann.ch/en/private-clients/mortgages</t>
+        </is>
+      </c>
+      <c r="C31" t="inlineStr">
+        <is>
+          <t>8002 Zurich</t>
+        </is>
+      </c>
+      <c r="D31" t="inlineStr">
+        <is>
+          <t>We help you to finance residential property – apartments, single-family homes, multi-family dwellings or holiday homes – at attractive conditions.</t>
+        </is>
+      </c>
+      <c r="E31" t="inlineStr">
+        <is>
+          <t>Nils Ganz</t>
+        </is>
+      </c>
+      <c r="F31" t="inlineStr"/>
+      <c r="G31" t="inlineStr">
+        <is>
+          <t>en</t>
+        </is>
+      </c>
+      <c r="H31" t="inlineStr">
+        <is>
+          <t>nils.ganz@maerki-baumann.ch</t>
+        </is>
+      </c>
+      <c r="I31" t="inlineStr">
+        <is>
+          <t>Found on website</t>
+        </is>
+      </c>
+      <c r="J31" t="inlineStr">
+        <is>
+          <t>unknown</t>
+        </is>
+      </c>
+      <c r="K31" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SMTP connection failed: Timed out connecting to maerkibaumann-ch01e.mail.protection.outlook.com on port </t>
+        </is>
+      </c>
+      <c r="L31" t="inlineStr">
+        <is>
+          <t>nils@maerki-baumann.ch</t>
+        </is>
+      </c>
+      <c r="M31" t="inlineStr">
+        <is>
+          <t>+41 44 286 25 25</t>
+        </is>
+      </c>
+      <c r="N31" t="inlineStr"/>
+      <c r="O31" t="n">
+        <v>0.3</v>
+      </c>
+      <c r="P31" t="inlineStr">
+        <is>
+          <t>rejected</t>
+        </is>
+      </c>
+      <c r="Q31" t="inlineStr">
+        <is>
+          <t>https://www.maerki-baumann.ch/en/private-clients/mortgages</t>
+        </is>
+      </c>
+      <c r="R31" t="inlineStr">
+        <is>
+          <t>pipeline</t>
+        </is>
+      </c>
+      <c r="S31" t="inlineStr">
+        <is>
+          <t>2026-05-14</t>
+        </is>
+      </c>
+    </row>
+    <row r="32">
+      <c r="A32" s="2" t="inlineStr">
+        <is>
+          <t>We help you to finance residential property</t>
+        </is>
+      </c>
+      <c r="B32" s="2" t="inlineStr">
+        <is>
+          <t>https://www.maerki-baumann.ch/en/private-clients/mortgages</t>
+        </is>
+      </c>
+      <c r="C32" s="2" t="inlineStr">
+        <is>
+          <t>8002 Zurich</t>
+        </is>
+      </c>
+      <c r="D32" s="2" t="inlineStr">
+        <is>
+          <t>We help you to finance residential property – apartments, single-family homes, multi-family dwellings or holiday homes – at attractive conditions.</t>
+        </is>
+      </c>
+      <c r="E32" s="2" t="inlineStr">
+        <is>
+          <t>Reinhard Rutz</t>
+        </is>
+      </c>
+      <c r="F32" s="2" t="inlineStr"/>
+      <c r="G32" s="2" t="inlineStr">
+        <is>
+          <t>en</t>
+        </is>
+      </c>
+      <c r="H32" s="2" t="inlineStr">
+        <is>
+          <t>reinhard.rutz@maerki-baumann.ch</t>
+        </is>
+      </c>
+      <c r="I32" s="2" t="inlineStr">
+        <is>
+          <t>Found on website</t>
+        </is>
+      </c>
+      <c r="J32" s="2" t="inlineStr">
+        <is>
+          <t>unknown</t>
+        </is>
+      </c>
+      <c r="K32" s="2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SMTP connection failed: Timed out connecting to maerkibaumann-ch01e.mail.protection.outlook.com on port </t>
+        </is>
+      </c>
+      <c r="L32" s="2" t="inlineStr">
+        <is>
+          <t>reinhard@maerki-baumann.ch</t>
+        </is>
+      </c>
+      <c r="M32" s="2" t="inlineStr">
+        <is>
+          <t>+41 44 286 25 60</t>
+        </is>
+      </c>
+      <c r="N32" s="2" t="inlineStr"/>
+      <c r="O32" s="2" t="n">
+        <v>0.3</v>
+      </c>
+      <c r="P32" s="2" t="inlineStr">
+        <is>
+          <t>rejected</t>
+        </is>
+      </c>
+      <c r="Q32" s="2" t="inlineStr">
+        <is>
+          <t>https://www.maerki-baumann.ch/en/private-clients/mortgages</t>
+        </is>
+      </c>
+      <c r="R32" s="2" t="inlineStr">
+        <is>
+          <t>pipeline</t>
+        </is>
+      </c>
+      <c r="S32" s="2" t="inlineStr">
+        <is>
+          <t>2026-05-14</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:L12"/>
+  <dimension ref="A1:L9"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="60" customWidth="1" min="1" max="1"/>
     <col width="60" customWidth="1" min="2" max="2"/>
-    <col width="39" customWidth="1" min="3" max="3"/>
-    <col width="13" customWidth="1" min="4" max="4"/>
+    <col width="29" customWidth="1" min="3" max="3"/>
+    <col width="12" customWidth="1" min="4" max="4"/>
     <col width="10" customWidth="1" min="5" max="5"/>
     <col width="20" customWidth="1" min="6" max="6"/>
     <col width="60" customWidth="1" min="7" max="7"/>
     <col width="12" customWidth="1" min="8" max="8"/>
     <col width="17" customWidth="1" min="9" max="9"/>
     <col width="16" customWidth="1" min="10" max="10"/>
-    <col width="31" customWidth="1" min="11" max="11"/>
+    <col width="38" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Company Name</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Website</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Address</t>
         </is>
       </c>
       <c r="D1" s="1" t="inlineStr">
         <is>
           <t>City</t>
         </is>
       </c>
       <c r="E1" s="1" t="inlineStr">
@@ -2550,612 +3388,479 @@
       </c>
       <c r="I1" s="1" t="inlineStr">
         <is>
           <t>Pages Crawled</t>
         </is>
       </c>
       <c r="J1" s="1" t="inlineStr">
         <is>
           <t>Crawl Status</t>
         </is>
       </c>
       <c r="K1" s="1" t="inlineStr">
         <is>
           <t>Source Query</t>
         </is>
       </c>
       <c r="L1" s="1" t="inlineStr">
         <is>
           <t>Found Date</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
-          <t>HYPOHAUS - Swiss Mortgage Broker Experts</t>
+          <t>HYPOHAUS - Hypothek Offerten vergleichen lassen vom Experten.</t>
         </is>
       </c>
       <c r="B2" s="2" t="inlineStr">
         <is>
-          <t>https://hypohaus.ch/en/</t>
+          <t>https://hypohaus.ch/?utm_source=google_maps&amp;utm_medium=local_profile&amp;utm_campaign=website+button+click</t>
         </is>
       </c>
       <c r="C2" s="2" t="inlineStr">
         <is>
           <t>9000 St</t>
         </is>
       </c>
       <c r="D2" s="2" t="inlineStr">
         <is>
           <t>St</t>
         </is>
       </c>
       <c r="E2" s="2" t="inlineStr"/>
       <c r="F2" s="2" t="inlineStr">
         <is>
           <t>+41 71 228 20 80</t>
         </is>
       </c>
       <c r="G2" s="2" t="inlineStr">
         <is>
-          <t>Tailored mortgage servicesfor your individual needs.</t>
+          <t>HYPOHAUS Zinsvergleich für Ihre Hypothek. Top Zinsen und Offerten. Kostenlose Beratung vom Experten. Jetzt anfragen und profitieren.</t>
         </is>
       </c>
       <c r="H2" s="2" t="inlineStr">
         <is>
-          <t>en</t>
+          <t>de</t>
         </is>
       </c>
       <c r="I2" s="2" t="n">
-        <v>32</v>
+        <v>15</v>
       </c>
       <c r="J2" s="2" t="inlineStr">
         <is>
           <t>crawled</t>
         </is>
       </c>
       <c r="K2" s="2" t="inlineStr">
         <is>
           <t>mortgage broker Switzerland</t>
         </is>
       </c>
       <c r="L2" s="2" t="inlineStr">
         <is>
-          <t>2026-04-18</t>
+          <t>2026-05-14</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
-          <t>Helvetia</t>
+          <t>Resolve</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
-          <t>https://www.moneypark.ch/ch/mp/en/home/mortgages.html</t>
+          <t>https://resolve.ch/en/</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
-          <t>2025 
-[...7 lines deleted...]
-      </c>
+          <t>Rue de la Molière 26 2800</t>
+        </is>
+      </c>
+      <c r="D3" t="inlineStr"/>
       <c r="E3" t="inlineStr"/>
       <c r="F3" t="inlineStr">
         <is>
-          <t>+41 44 200 75 97</t>
+          <t>+41 22 566 01 10</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
-          <t>We compare mortgages from over 100 lenders and will find the best offer for you. This will save you around CHF 3,000 per year. Request a consultation now ⇒</t>
+          <t>Mit Resolve vergleichen Sie Offerten und Zinsen von zahlreichen Anbietern für Ihr Eigenheim, planen Ihre Vorsorge voraus und optimieren Ihre Steuern. Sichern Sie sich jetzt die beste Hypothek der Schweiz.</t>
         </is>
       </c>
       <c r="H3" t="inlineStr">
         <is>
-          <t>en</t>
+          <t>de</t>
         </is>
       </c>
       <c r="I3" t="n">
-        <v>40</v>
+        <v>15</v>
       </c>
       <c r="J3" t="inlineStr">
         <is>
           <t>crawled</t>
         </is>
       </c>
       <c r="K3" t="inlineStr">
         <is>
           <t>mortgage broker Switzerland</t>
         </is>
       </c>
       <c r="L3" t="inlineStr">
         <is>
-          <t>2026-04-18</t>
+          <t>2026-05-14</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="2" t="inlineStr">
         <is>
-          <t>Resolve</t>
+          <t>Enness Global</t>
         </is>
       </c>
       <c r="B4" s="2" t="inlineStr">
         <is>
-          <t>https://resolve.ch/en/</t>
+          <t>https://www.ennessglobal.com/ch/mortgages-in-switzerland</t>
         </is>
       </c>
       <c r="C4" s="2" t="inlineStr">
         <is>
-          <t>Rue de la Molière 26 2800</t>
-[...2 lines deleted...]
-      <c r="D4" s="2" t="inlineStr"/>
+          <t>9393 
+ Services</t>
+        </is>
+      </c>
+      <c r="D4" s="2" t="inlineStr">
+        <is>
+          <t>Services</t>
+        </is>
+      </c>
       <c r="E4" s="2" t="inlineStr"/>
       <c r="F4" s="2" t="inlineStr">
         <is>
-          <t>+41 22 566 01 10</t>
+          <t>+41 20 375 89 39</t>
         </is>
       </c>
       <c r="G4" s="2" t="inlineStr">
         <is>
-          <t>Mit Resolve vergleichen Sie Offerten und Zinsen von zahlreichen Anbietern für Ihr Eigenheim, planen Ihre Vorsorge voraus und optimieren Ihre Steuern. Sichern Sie sich jetzt die beste Hypothek der Schweiz.</t>
+          <t>CH From our office in Zurich, we help local individuals and incoming residents secure the best possible mortgage finance in Switzerland, the UK and in France.</t>
         </is>
       </c>
       <c r="H4" s="2" t="inlineStr">
         <is>
-          <t>de</t>
+          <t>en</t>
         </is>
       </c>
       <c r="I4" s="2" t="n">
-        <v>40</v>
+        <v>15</v>
       </c>
       <c r="J4" s="2" t="inlineStr">
         <is>
           <t>crawled</t>
         </is>
       </c>
       <c r="K4" s="2" t="inlineStr">
         <is>
           <t>mortgage broker Switzerland</t>
         </is>
       </c>
       <c r="L4" s="2" t="inlineStr">
         <is>
-          <t>2026-04-18</t>
+          <t>2026-05-14</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
-          <t>Enness Global</t>
+          <t>SWISSCHANGE Financial Services AG | Hypotheken und Vermögensverwaltung</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
-          <t>https://www.ennessglobal.com/ch</t>
+          <t>https://swisschange.ch/en/</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
-          <t>9393 
- Services</t>
+          <t>4052 Basel</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
-          <t>Services</t>
+          <t>Basel</t>
         </is>
       </c>
       <c r="E5" t="inlineStr"/>
       <c r="F5" t="inlineStr">
         <is>
-          <t>+41 20 375 89 39</t>
+          <t>+41 61 264 00 50</t>
         </is>
       </c>
       <c r="G5" t="inlineStr">
         <is>
-          <t>CH From bases in Zürich and Geneva, Enness’ team of brokers source significant property finance for Swiss property for Swiss nationals and  non-residents.</t>
+          <t>Hypotheken und Vermögensverwaltung</t>
         </is>
       </c>
       <c r="H5" t="inlineStr">
         <is>
           <t>de</t>
         </is>
       </c>
       <c r="I5" t="n">
-        <v>40</v>
+        <v>14</v>
       </c>
       <c r="J5" t="inlineStr">
         <is>
           <t>crawled</t>
         </is>
       </c>
       <c r="K5" t="inlineStr">
         <is>
           <t>mortgage broker Switzerland</t>
         </is>
       </c>
       <c r="L5" t="inlineStr">
         <is>
-          <t>2026-04-18</t>
+          <t>2026-05-14</t>
         </is>
       </c>
     </row>
     <row r="6">
-      <c r="A6" s="2" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="A6" s="2" t="inlineStr"/>
       <c r="B6" s="2" t="inlineStr">
         <is>
-          <t>https://www.swisslife.ch/en/individuals/real-estate-mortgages/home-and-living/saving-financing/best-mortgage-interest-rate.html</t>
+          <t>https://feyn.ch/</t>
         </is>
       </c>
       <c r="C6" s="2" t="inlineStr">
         <is>
-          <t>8022 Zurich</t>
+          <t>8002 Zürich</t>
         </is>
       </c>
       <c r="D6" s="2" t="inlineStr">
         <is>
-          <t>Zurich</t>
+          <t>Zürich</t>
         </is>
       </c>
       <c r="E6" s="2" t="inlineStr"/>
       <c r="F6" s="2" t="inlineStr">
         <is>
-          <t>+41 43 284 33 11</t>
-[...6 lines deleted...]
-      </c>
+          <t>+41 56 552 10 25</t>
+        </is>
+      </c>
+      <c r="G6" s="2" t="inlineStr"/>
       <c r="H6" s="2" t="inlineStr">
         <is>
-          <t>en</t>
+          <t>de</t>
         </is>
       </c>
       <c r="I6" s="2" t="n">
-        <v>40</v>
+        <v>6</v>
       </c>
       <c r="J6" s="2" t="inlineStr">
         <is>
           <t>crawled</t>
         </is>
       </c>
       <c r="K6" s="2" t="inlineStr">
         <is>
           <t>mortgage broker Switzerland</t>
         </is>
       </c>
       <c r="L6" s="2" t="inlineStr">
         <is>
-          <t>2026-04-18</t>
+          <t>2026-05-14</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
-          <t>Hypo Advisors</t>
+          <t>We help you to finance residential property</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
-          <t>https://www.hypo-advisors.ch/en/</t>
+          <t>https://www.maerki-baumann.ch/en/private-clients/mortgages</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
-          <t>1826 Languages</t>
+          <t>8002 Zurich</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
-          <t>Languages</t>
+          <t>Zurich</t>
         </is>
       </c>
       <c r="E7" t="inlineStr"/>
       <c r="F7" t="inlineStr">
         <is>
-          <t>+41 22 347 24 24</t>
+          <t>+41 44 286 25 25</t>
         </is>
       </c>
       <c r="G7" t="inlineStr">
         <is>
-          <t>SARON at 0.50% ! Find the best online mortgage on the market with the best interest rates. Compare and save money.</t>
+          <t>We help you to finance residential property – apartments, single-family homes, multi-family dwellings or holiday homes – at attractive conditions.</t>
         </is>
       </c>
       <c r="H7" t="inlineStr">
         <is>
           <t>en</t>
         </is>
       </c>
       <c r="I7" t="n">
-        <v>40</v>
+        <v>15</v>
       </c>
       <c r="J7" t="inlineStr">
         <is>
           <t>crawled</t>
         </is>
       </c>
       <c r="K7" t="inlineStr">
         <is>
           <t>mortgage broker Switzerland</t>
         </is>
       </c>
       <c r="L7" t="inlineStr">
         <is>
-          <t>2026-04-18</t>
+          <t>2026-05-14</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="2" t="inlineStr">
         <is>
-          <t>SWISSCHANGE Financial Services AG | Hypotheken und Vermögensverwaltung</t>
+          <t>Swiss insurance advisor for expats · Expat Savvy</t>
         </is>
       </c>
       <c r="B8" s="2" t="inlineStr">
         <is>
-          <t>https://swisschange.ch/en/</t>
+          <t>https://expat-savvy.ch/</t>
         </is>
       </c>
       <c r="C8" s="2" t="inlineStr">
         <is>
-          <t>Avenue, Palo Alto, CA 94304</t>
-[...2 lines deleted...]
-      <c r="D8" s="2" t="inlineStr"/>
+          <t>2022   Priya</t>
+        </is>
+      </c>
+      <c r="D8" s="2" t="inlineStr">
+        <is>
+          <t>Priya</t>
+        </is>
+      </c>
       <c r="E8" s="2" t="inlineStr"/>
       <c r="F8" s="2" t="inlineStr">
         <is>
-          <t>+41 61 264 00 50</t>
+          <t>+41 76 364 88 88</t>
         </is>
       </c>
       <c r="G8" s="2" t="inlineStr">
         <is>
-          <t>Hypotheken und Vermögensverwaltung</t>
+          <t>Independent FINMA-registered insurance advice for English-speaking expats. Health, pension, tax. Operating since 2017 in Zürich. 4.8 / 52 verified Google Reviews.</t>
         </is>
       </c>
       <c r="H8" s="2" t="inlineStr">
         <is>
           <t>de</t>
         </is>
       </c>
       <c r="I8" s="2" t="n">
-        <v>37</v>
+        <v>15</v>
       </c>
       <c r="J8" s="2" t="inlineStr">
         <is>
           <t>crawled</t>
         </is>
       </c>
       <c r="K8" s="2" t="inlineStr">
         <is>
-          <t>mortgage broker Switzerland</t>
+          <t>life insurance advisor Switzerland</t>
         </is>
       </c>
       <c r="L8" s="2" t="inlineStr">
         <is>
-          <t>2026-04-18</t>
+          <t>2026-05-14</t>
         </is>
       </c>
     </row>
     <row r="9">
-      <c r="A9" t="inlineStr"/>
+      <c r="A9" t="inlineStr">
+        <is>
+          <t>Eidgenössische Finanzmarktaufsicht FINMA</t>
+        </is>
+      </c>
       <c r="B9" t="inlineStr">
         <is>
-          <t>https://www.reddit.com/r/Switzerland/comments/1igqm1w/mortgage_advisor_recommendations_in_switzerland/</t>
-[...3 lines deleted...]
-      <c r="D9" t="inlineStr"/>
+          <t>https://www.finma.ch/en/authorisation/insurers/getting-licensed/</t>
+        </is>
+      </c>
+      <c r="C9" t="inlineStr">
+        <is>
+          <t>3003 
+ Bern</t>
+        </is>
+      </c>
+      <c r="D9" t="inlineStr">
+        <is>
+          <t>Bern</t>
+        </is>
+      </c>
       <c r="E9" t="inlineStr"/>
-      <c r="F9" t="inlineStr"/>
-      <c r="G9" t="inlineStr"/>
+      <c r="F9" t="inlineStr">
+        <is>
+          <t>+41 31 327 91 00</t>
+        </is>
+      </c>
+      <c r="G9" t="inlineStr">
+        <is>
+          <t>FINMA is responsible for licensing banks and securities dealers. An overview of the licensing process is provided here.</t>
+        </is>
+      </c>
       <c r="H9" t="inlineStr">
         <is>
-          <t>en</t>
+          <t>de</t>
         </is>
       </c>
       <c r="I9" t="n">
-        <v>1</v>
+        <v>15</v>
       </c>
       <c r="J9" t="inlineStr">
         <is>
           <t>crawled</t>
         </is>
       </c>
       <c r="K9" t="inlineStr">
         <is>
-          <t>mortgage broker Switzerland</t>
+          <t>life insurance advisor Switzerland</t>
         </is>
       </c>
       <c r="L9" t="inlineStr">
         <is>
-          <t>2026-04-18</t>
-[...148 lines deleted...]
-          <t>2026-04-18</t>
+          <t>2026-05-14</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
+  <Application>Microsoft Excel</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator xmlns:dc="http://purl.org/dc/elements/1.1/">openpyxl</dc:creator>
   <dcterms:created xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>